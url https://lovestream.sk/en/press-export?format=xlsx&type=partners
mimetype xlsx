--- v0 (2026-08-03)
+++ v1 (2026-10-04)
@@ -448,169 +448,169 @@
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.facebook.com/beefeaterginsk</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/beefeater.png</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main partners</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Legia Fitness</t>
+          <t xml:space="preserve">Cotton Garments</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.legia.fitness/</t>
+          <t xml:space="preserve">https://www.cottongarments.eu/</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/legiafitness.png</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/cotton_garments.png</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Partners</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pringles</t>
+          <t xml:space="preserve">Legia Fitness</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.pringles.com/centraleurope/en/home.html</t>
+          <t xml:space="preserve">https://www.legia.fitness/</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/pringles.png</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/legiafitness.png</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Partners</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Schaer</t>
+          <t xml:space="preserve">Pringles</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.schaer.com/sk-sk/produkty</t>
+          <t xml:space="preserve">https://www.pringles.com/centraleurope/en/home.html</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/schaer.png</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/pringles.png</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Partners</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tamburi</t>
+          <t xml:space="preserve">Schaer</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.tamburi.sk/</t>
+          <t xml:space="preserve">https://www.schaer.com/sk-sk/produkty</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/tamburi.png</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/schaer.png</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Partners</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Travel to Slovakia</t>
+          <t xml:space="preserve">Tamburi</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://slovakia.travel/</t>
+          <t xml:space="preserve">https://www.tamburi.sk/</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/traveltoslovakia.png</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/tamburi.png</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Partners</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">O2 Business</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://business.o2.sk/sluzby</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">