--- v0 (2026-08-03)
+++ v1 (2026-10-04)
@@ -52,51 +52,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:S71"/>
+  <dimension ref="A1:S72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="18" customWidth="1"/>
     <col min="3" max="4" width="26" customWidth="1"/>
     <col min="5" max="5" width="50" customWidth="1"/>
     <col min="9" max="10" width="20" customWidth="1"/>
     <col min="11" max="12" width="70" customWidth="1"/>
     <col min="13" max="19" width="34" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">VenueNameSK</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">VenueNameEN</t>
         </is>
@@ -188,51 +188,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Bebe Rexha</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Bebe Rexha</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/bebe_rexha/CLEAN/3840x2160-BEBE_REXHA.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/bebe_rexha/1920X1080_PHOTO_BEBE_REXHA_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 23:00:00</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 00:00:00</t>
@@ -285,51 +285,51 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Nico Santos</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Nico Santos</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/nico_santos/CLEAN/3840x2160-NICO_SANTOS.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/nico_santos/1920X1080_PHOTO_NICO_SANTOS_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 17:30:00</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 18:30:00</t>
@@ -382,51 +382,51 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Loi</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Loi</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/loi/CLEAN/3840x2160-LOI.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/loi/1920X1080_PHOTO_LOI_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 16:00:00</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 17:00:00</t>
@@ -479,51 +479,51 @@
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Robbie Williams</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Robbie Williams</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/robbie_williams/3840x2160-Robbie_Will.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/robbie_williams/1920X1080_PHOTO_ROBBIE_WILLIAMS_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 22:15:00</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 00:00:00</t>
@@ -576,51 +576,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Sophie Ellis-Bextor</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Sophie Ellis-Bextor</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/sophie_ellis_bextor/CLEAN/3840x2160-SOPHIE_ELLI.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/sophie_ellis_bextor/1920X1080_PHOTO_SOPHIE_ELLIS-BEXTOR_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 19:30:00</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 20:45:00</t>
@@ -673,51 +673,51 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Leony</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Leony</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/leony/CLEAN/3840x2160-LEONY.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/leony/1920X1080_PHOTO_LEONY_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 18:00:00</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 19:00:00</t>
@@ -770,51 +770,51 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">David Guetta</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">David Guetta</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/david_guetta/3840x2160-David_Guett.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/david_guetta/1920X1080_PHOTO_DAVID_GUETTA_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 22:30:00</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-10 00:00:00</t>
@@ -867,51 +867,51 @@
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Shaggy</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Shaggy</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/shaggy/CLEAN/3840x2160-Shaggy.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/shaggy/1920X1080_PHOTO_SHAGGY_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 19:15:00</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 20:15:00</t>
@@ -964,51 +964,51 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Ella Eyre</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Ella Eyre</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ella_eyre/CLEAN/3840x2160-ELLA_EYRE.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ella_eyre/1920X1080_PHOTO_ELLA_EYRE_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 18:00:00</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 18:45:00</t>
@@ -1061,51 +1061,51 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">KOROLOVA</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">KOROLOVA</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/korolova/CLEAN/3840x2160-KOROLOVA.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/korolova/1920X1080_PHOTO_KOROLOVA_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 00:10:00</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 01:40:00</t>
@@ -1158,51 +1158,51 @@
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Ofenbach</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Ofenbach</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ofenbach/CLEAN/3840x2160-OFENBACH.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ofenbach/1920X1080_PHOTO_OFENBACH_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 00:10:00</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 01:30:00</t>
@@ -1255,51 +1255,51 @@
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">ESKEI83</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">ESKEI83</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/eskei83/CLEAN/3840x2160-ESKEI83.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/eskei83/1920X1080_PHOTO_ESKEI83_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-10 01:25:00</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-10 03:00:00</t>
@@ -1352,51 +1352,51 @@
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Dimension</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Dimension</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/dimension/CLEAN/3840x2160-DIMENSION.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/dimension/1920X1080_PHOTO_DIMENSION_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-10 00:10:00</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-10 01:25:00</t>
@@ -1449,51 +1449,51 @@
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">OLIVER HEYDER B2B MAGHI</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">OLIVER HEYDER B2B MAGHI</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/maghi/CLEAN/1920x1080-MAG_OH.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/maghi/1920X1080_PHOTO_OLIVER_HEYDER_B2B_MAGHI_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 18:00:00</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 19:00:00</t>
@@ -1546,51 +1546,51 @@
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">ELSY B2B DRAHOSH</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">ELSY B2B DRAHOSH</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/elsy/CLEAN/1920x1080-ELSY_DRAHOS.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/elsy/1920X1080_PHOTO_ELSY_B2B_DRAHOSH_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 19:00:00</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 20:00:00</t>
@@ -1643,51 +1643,51 @@
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO MAZAG B2B D.K.O</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO MAZAG B2B D.K.O</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/marko_mazag/CLEAN/1920x1080-MM_DKO.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/marko_mazag/1920X1080_PHOTO_MARKO_MAZAG_B2B_DKO_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 19:00:00</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 20:30:00</t>
@@ -1740,51 +1740,51 @@
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">ODARA</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">ODARA</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/odara/CLEAN/1920x1080-ODARA.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/odara/1920X1080_PHOTO_ODARA_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 13:30:00</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 15:00:00</t>
@@ -1837,51 +1837,51 @@
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">SOFYANA</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">SOFYANA</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/sofyana/CLEAN/1920x1080-SOFYANA.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/sofyana/1920X1080_PHOTO_SOFYANA_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 19:00:00</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 20:30:00</t>
@@ -1934,51 +1934,51 @@
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">TYSKER</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">TYSKER</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/tysker/CLEAN/1920x1080-TYSKER.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/tysker/1920X1080_PHOTO_TYSKER_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 18:00:00</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 19:00:00</t>
@@ -2031,51 +2031,51 @@
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">ROSH</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">ROSH</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rosh/CLEAN/1920x1080-ROSH.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rosh/1920X1080_PHOTO_ROSH_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 20:30:00</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 22:00:00</t>
@@ -2128,51 +2128,51 @@
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">THE DEEP DJS</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">THE DEEP DJS</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/deepdjs/CLEAN/1920x1080-DEEPDJS.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/deepdjs/1920X1080_PHOTO_DEEPDJS_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 20:00:00</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 20:55:00</t>
@@ -2225,51 +2225,51 @@
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">DJ MOTO</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">DJ MOTO</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/djmoto/CLEAN/1920x1080-DJMOTO.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/djmoto/1920X1080_PHOTO_DJ_MOTO_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 17:00:00</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 18:00:00</t>
@@ -2322,51 +2322,51 @@
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Swae Lee</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Swae Lee</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/swae_lee/CLEAN/1920x1080-SWAELEE.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/swae_lee/1920X1080_PHOTO_SWAE_LEE_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 20:45:00</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 21:30:00</t>
@@ -2431,51 +2431,51 @@
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Plastik Funk B2B Dominik Gehringer</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Plastik Funk B2B Dominik Gehringer</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/gehringer_plastikfunk/CLEAN/1920x1080-DH_PF.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/gehringer_plastikfunk/1920X1080_PHOTO_PLASTI_FUNK_B2B_DOMINIK_GEHRINGER_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 01:40:00</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 03:00:00</t>
@@ -2528,51 +2528,51 @@
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">SYNTHETIK</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">SYNTHETIK</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/synthetik/CLEAN/1920x1080-SYNTHETIK.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/synthetik/1920X1080_PHOTO_SYNTHETIK_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 18:00:00</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 19:00:00</t>
@@ -2625,51 +2625,51 @@
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">EKG B2B EMTYDEE</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">EKG B2B EMTYDEE</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ekg_emtydee/CLEAN/1920x1080-EKG_EMTYDEE.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/ekg_emtydee/1920X1080_PHOTO_EKG_B2B_EMTYDEE_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 20:30:00</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 22:00:00</t>
@@ -2722,51 +2722,51 @@
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">John Newman</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">John Newman</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/john_newman/CLEAN/1920x1080-JOHN_NEWMAN.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/john_newman/1920X1080_PHOTO_JOHN_NEWMAN_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 19:00:00</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 20:00:00</t>
@@ -2819,51 +2819,51 @@
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">MEDUZA³</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">MEDUZA³</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/meduza/CLEAN/1920x1080-MEDUZA.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/meduza/1920X1080_PHOTO_MEDUZA3_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 21:00:00</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 22:30:00</t>
@@ -2917,51 +2917,51 @@
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIREE</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIREE</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/mairee/CLEAN/1920x1080-MAIREE.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/mairee/1920X1080_PHOTO_MAIREE_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 16:00:00</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 17:00:00</t>
@@ -3014,51 +3014,51 @@
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Jaden Bojsen</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Jaden Bojsen</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/jaden_bojsen/CLEAN/1920x1080-JADEN_BOJSE.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/jaden_bojsen/1920X1080_PHOTO_JADEN_BOJSEN_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 16:30:00</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 17:30:00</t>
@@ -3119,51 +3119,51 @@
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">RDS ART Group</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">RDS ART Group</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rds_art_group/CLEAN/1920x1080-RDS.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rds_art_group/1920X1080_PHOTO_RDS_ART_GROUP_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 20:10:00</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 20:30:00</t>
@@ -3222,51 +3222,51 @@
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">RDS ART Group</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">RDS ART Group</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rds_art_group/CLEAN/1920x1080-RDS.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/rds_art_group/1920X1080_PHOTO_RDS_ART_GROUP_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 17:10:00</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 17:30:00</t>
@@ -3325,51 +3325,51 @@
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Kali</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Kali</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/kali/CLEAN/1920x1080-KALI.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/kali/1920X1080_PHOTO_KALI_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 15:30:00</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 16:30:00</t>
@@ -3426,51 +3426,51 @@
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Andrea Saky</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Andrea Saky</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/andrea_saky/CLEAN/1920x1080-ANDREA_SAKY.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/andrea_saky/1920X1080_PHOTO_ANDREA_SAKY_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 17:00:00</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 18:00:00</t>
@@ -3527,51 +3527,51 @@
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">SKIY</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">SKIY</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/skiy/CLEAN/1920x1080-SKIY.jpg</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/skiy/1920X1080_PHOTO_SKIY_PHOTO.jpg</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 15:00:00</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 16:00:00</t>
@@ -5653,121 +5653,121 @@
       </c>
       <c r="R57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEIBEN B2B MSG</t>
+          <t xml:space="preserve">SIEBEN B2B MSG</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEIBEN B2B MSG</t>
+          <t xml:space="preserve">SIEBEN B2B MSG</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://lovestream.sk/media/2026/img/other/IQOS-PLACEHOLDER.jpg</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 17:00:00</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 19:00:00</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;SIEBEN&lt;/strong&gt; je DJ pôsobiaci v Bratislave, kde zároveň odštartoval svoju DJskú kariéru. Je známy svojou schopnosťou rozhýbať ľudí prostredníctvom silného a starostlivo vybraného deep drum &amp;amp; bassového zvuku. Jeho sety sú postavené na pulze, energii a selekcii orientovanej na parket.&lt;/p&gt;&lt;p&gt;Od roku 2024 je pravidelným účinkujúcim na podujatiach Pulsation, kde sa delí o line-upy s najuznávanejšími drum &amp;amp; bassovými interpretmi. Okrem klubových a festivalových vystúpení je aktívny aj v barovej scéne v centre Bratislavy — v podnikoch ako Ost-Block, Bohéma či Alchymista spolu s partiou mladých DJov presadzujú deep drum &amp;amp; bass ako lounge hudbu.&lt;/p&gt;&lt;p&gt;Medzi vrcholy jeho kariéry patria vystúpenia na Pulsation v A4 Studiu po boku mien ako Sub Focus, Dimension, Wilkinson či Andromedik, DNB Challenge na festivale Grape, turné s Venjentom naprieč tromi českými mestami aj Pulsation boat party na Vltave v Prahe.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;SIEBEN&lt;/strong&gt; is a DJ based in Bratislava, where he also launched his DJ career. He is known for his ability to get people moving through a strong, carefully selected deep drum &amp;amp; bass sound — his sets are built around pulse, energy and dancefloor-focused selections.&lt;/p&gt;&lt;p&gt;Since 2024 he has been a regular at Pulsation events, sharing line-ups with some of the most established drum &amp;amp; bass artists. Alongside club and festival shows he is active in the Bratislava city centre bar scene, playing venues such as Ost-Block, Bohéma and Alchymista, where he and a crew of young DJs push deep drum &amp;amp; bass as lounge music.&lt;/p&gt;&lt;p&gt;Career highlights include Pulsation at A4 Studio alongside Sub Focus, Dimension, Wilkinson and Andromedik, the DNB Challenge at Grape Festival, the Venjent tour across three Czech cities, and the Pulsation boat party on the Vltava in Prague.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://www.instagram.com/sebossieben</t>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fsiebendnb&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
@@ -5790,91 +5790,91 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 19:00:00</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07 20:00:00</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;HUMLA&lt;/strong&gt; je DJ a producent z kolektívu &lt;strong&gt;58G&lt;/strong&gt;. Vo svojich setoch sa aktuálne sústredí najmä na UK garage, speed garage a house, ktoré občas dopĺňa grimom.&lt;/p&gt;&lt;p&gt;Jeho selekcia vychádza zo súčasného britského klubového zvuku.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;HUMLA&lt;/strong&gt; is a DJ and producer from the &lt;strong&gt;58G&lt;/strong&gt; crew. His sets currently focus on UK garage, speed garage and house, occasionally topped up with grime.&lt;/p&gt;&lt;p&gt;His selection draws on the contemporary UK club sound.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://www.instagram.com/humla58</t>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fhumla58&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://open.spotify.com/embed/artist/2A1RD6jdOBjFp3Mq3rnBj0?utm_source=generator</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Jimmy Pé</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Jimmy Pé</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
@@ -5984,71 +5984,71 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 00:10:00</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 01:15:00</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;COUNTDOWN&lt;/strong&gt; je DJ a tanečná show &lt;strong&gt;Laciho Strika&lt;/strong&gt; – odpočítavanie od roku 1970 po súčasnosť, v ktorom sa mixujú najväčšie hity každého roka a DJ set môžu doplniť tanečníci Street Dance Academy.&lt;/p&gt;&lt;p&gt;Laci Strike je legendou slovenskej hip-hopovej kultúry: zakladateľ tanečnej školy Street Dance Academy, ktorá v roku 2023 oslávila 20 rokov, držiteľ troch platinových DVD, choreograf pre Slovenské národné divadlo, videoklipy aj televízne šou a autor viac než tisícky repríz vlastnej show Strikeman.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;COUNTDOWN&lt;/strong&gt; je video DJ show &lt;strong&gt;Laciho Strika&lt;/strong&gt;, ktorá vás prevedie najväčšími festivalovými hitmi od roku 1980 až po súčasnosť. Čaká vás hudobná cesta naprieč desaťročiami plná skladieb, ktoré definovali festivalové leto aj celé generácie.&lt;/p&gt;&lt;p&gt;Spoločne si pripomeniete množstvo interpretov a interpretiek, ktorí počas rokov vystúpili na festivaloch, ich najväčšie hity, ale aj ikonické popové skladby, ktoré sa navždy zapísali do hudobnej histórie. Vizuály, videoklipy, moderovanie Laciho Strika a tanečníci &lt;strong&gt;Street Dance Academy&lt;/strong&gt; vytvoria jedinečnú audiovizuálnu oslavu.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;COUNTDOWN&lt;/strong&gt; is the DJ and dance show of &lt;strong&gt;Laci Strike&lt;/strong&gt; — a countdown from 1970 to the present that mixes the biggest hits of every year, with the DJ set optionally joined by dancers from Street Dance Academy.&lt;/p&gt;&lt;p&gt;Laci Strike is a legend of Slovak hip-hop culture: founder of the Street Dance Academy dance school, which celebrated 20 years in 2023, holder of three platinum DVDs, choreographer for the Slovak National Theatre, music videos and TV shows, and the man behind more than a thousand performances of his own Strikeman show.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;COUNTDOWN&lt;/strong&gt; is the video DJ show of &lt;strong&gt;Laci Strike&lt;/strong&gt;, taking you through the biggest festival hits from 1980 to the present day — a journey across the decades made of the tracks that defined festival summers and entire generations.&lt;/p&gt;&lt;p&gt;Along the way you will revisit the artists who have played festivals over the years, their biggest hits, and the iconic pop songs written into music history for good. Visuals, music videos, Laci Strike hosting the show and the dancers of &lt;strong&gt;Street Dance Academy&lt;/strong&gt; turn it into a one-off audiovisual celebration.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N61" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.facebook.com/LaciStrikeSDA/</t>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://www.instagram.com/laci_strike/</t>
         </is>
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="inlineStr">
@@ -6081,81 +6081,81 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 01:30:00</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 03:00:00</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;C:RCLE&lt;/strong&gt; a &lt;strong&gt;SUBRAIN&lt;/strong&gt; sú dve mená slovenskej drum &amp;amp; bass scény, ktoré sa pravidelne stretávajú na bratislavských klubových line-upoch – spoločne hrali napríklad na silvestrovskom SilMästri v Subdecku.&lt;/p&gt;&lt;p&gt;Na IQOS Curious City stage uzatvárajú piatkovú noc poldruhahodinovým b2b setom.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;SUBRAIN&lt;/strong&gt; so sebou prináša rýchly mix, žánrové kombinácie a fresh sound. Štyri decky sú v jeho prípade minimum a pod jeho taktovkou zaručujú kvalitný rave.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;C:RCLE&lt;/strong&gt; a &lt;strong&gt;SUBRAIN&lt;/strong&gt; sú dve mená slovenskej drum &amp;amp; bass scény, ktoré sa pravidelne stretávajú na bratislavských klubových line-upoch. Na IQOS Curious City stage uzatvárajú piatkovú noc poldruhahodinovým b2b setom.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;C:RCLE&lt;/strong&gt; and &lt;strong&gt;SUBRAIN&lt;/strong&gt; are two names from the Slovak drum &amp;amp; bass scene who keep meeting on Bratislava club line-ups — they have shared a bill at the New Year’s Eve SilMäster night at Subdeck, among others.&lt;/p&gt;&lt;p&gt;On the IQOS Curious City stage they close the Friday night with a 90-minute back-to-back set.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;SUBRAIN&lt;/strong&gt; brings fast mixing, genre crossovers and a fresh sound. Four decks are the minimum in his case, and in his hands they guarantee a proper rave.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;C:RCLE&lt;/strong&gt; and &lt;strong&gt;SUBRAIN&lt;/strong&gt; are two names from the Slovak drum &amp;amp; bass scene who keep meeting on Bratislava club line-ups. On the IQOS Curious City stage they close the Friday night with a 90-minute back-to-back set.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://www.facebook.com/subraindnb/</t>
         </is>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://www.instagram.com/circlednb/</t>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fcircle_dnb&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
@@ -6178,56 +6178,56 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 18:00:00</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 19:15:00</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;MATEY&lt;/strong&gt; a &lt;strong&gt;CENATT&lt;/strong&gt; sú rezidentmi bratislavského kolektívu &lt;strong&gt;Insomnia Sound&lt;/strong&gt;, ktorý spolu s Cobym a Playboitranim rozbieha večery v klube Šafko. Ich výber sa pohybuje medzi rapom, groovom, UK bassom, basslinom, grimom a drum &amp;amp; bassom.&lt;/p&gt;&lt;p&gt;Ako CloutTranslation po boku FCK THEM odohrali koncerty pre slovenských raperov ako Zayo, Samey, Gleb či Dalyb. Insomnia Sound priniesol so svojím tímom prvý DJ set aj do Slovenskej národnej galérie.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;MATEY&lt;/strong&gt; a &lt;strong&gt;CENATT&lt;/strong&gt; sú dvaja zo štyroch členov &lt;strong&gt;Insomnia Sound&lt;/strong&gt;, ktorých selekcia stojí najmä na špecifickom UK sounde kombinovanom s rapom, prepojenom remeslom DJingu, ktoré hrdo reprezentujú.&lt;/p&gt;&lt;p&gt;Stoja za projektami ako Insomnia Night či Ripple Effect a zároveň sa starajú o Insomnia Studio, v ktorom poskytujú priestor na tvorbu upcoming artistom.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Matey&lt;/strong&gt; funguje ako DJ a producent — na konte má remixy pre mená ako Samey, Ego či Calin a ako koncertný DJ sprevádza na pódiách Sameyho, Zaya, Similivinlifea a Karla. &lt;strong&gt;DJ Cenatt&lt;/strong&gt; pôsobí ako koncertný DJ pre 13k.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;MATEY&lt;/strong&gt; and &lt;strong&gt;CENATT&lt;/strong&gt; are residents of the Bratislava collective &lt;strong&gt;Insomnia Sound&lt;/strong&gt;, which — together with Coby and Playboitrani — runs its club nights at Šafko. Their selection moves between rap, groove, UK bass, bassline, grime and drum &amp;amp; bass.&lt;/p&gt;&lt;p&gt;As CloutTranslation, alongside FCK THEM, they have played shows for Slovak rappers including Zayo, Samey, Gleb and Dalyb. Insomnia Sound and its team also brought the Slovak National Gallery its first ever DJ set.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;MATEY&lt;/strong&gt; and &lt;strong&gt;CENATT&lt;/strong&gt; are two of the four members of &lt;strong&gt;Insomnia Sound&lt;/strong&gt;, a crew whose selection is built on a distinctive UK sound combined with rap, tied together by the craft of DJing they proudly represent.&lt;/p&gt;&lt;p&gt;They are behind projects such as Insomnia Night and Ripple Effect, and they run Insomnia Studio, a space for upcoming artists to create.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Matey&lt;/strong&gt; works as a DJ and producer — with remixes for the likes of Samey, Ego and Calin, and touring as the live DJ for Samey, Zayo, Similivinlife and Karlo. &lt;strong&gt;DJ Cenatt&lt;/strong&gt; is the live DJ for 13k.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.instagram.com/insomniasound/</t>
         </is>
       </c>
       <c r="P63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q63" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6275,81 +6275,81 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 20:30:00</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08 21:30:00</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Dalyb&lt;/strong&gt; je slovenský raper a spevák z Košíc, jedna z najvýraznejších postáv novej generácie domáceho rapu.&lt;/p&gt;&lt;p&gt;Debutový album &lt;em&gt;TEEN(R)AGE&lt;/em&gt; vydal v roku 2019, nasledovali &lt;em&gt;bíbí&lt;/em&gt; (2023) a &lt;em&gt;AUX&lt;/em&gt; (2024). Medzi jeho najhranejšie skladby patria &lt;em&gt;J Lo&lt;/em&gt;, &lt;em&gt;4eva&lt;/em&gt; či &lt;em&gt;Skrjud&lt;/em&gt;, ktoré majú na Spotify dokopy desiatky miliónov prehratí.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Dalyb&lt;/strong&gt; je košický rodák, ktorý zásadne prepísal pravidlá česko-slovenskej rapovej scény. Od prvých ikonických beatov pre HAHA Crew a legendárny album &lt;em&gt;Vlna&lt;/em&gt; až po svetové produkcie pre mená ako 6ix9ine, Yzomandias či kompletnú domácu špičku.&lt;/p&gt;&lt;p&gt;Dalyb je synonymom pre neustálu zvukovú evolúciu. Ako producent, raper aj vizuálny vizionár posúva hranice — od prelomového sóla &lt;em&gt;TEEN(R)AGE&lt;/em&gt; cez &lt;em&gt;bíbí&lt;/em&gt; až po futuristický album &lt;em&gt;AUX&lt;/em&gt;. Jeho svet však nekončí pri hudbe: s rovnakou vášňou, s akou skladá beaty, redefinuje pouličnú módu a estetiku celej jednej generácie.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Dalyb&lt;/strong&gt; is a Slovak rapper and singer from Košice, and one of the most distinctive figures of the new generation of Slovak rap.&lt;/p&gt;&lt;p&gt;His debut album &lt;em&gt;TEEN(R)AGE&lt;/em&gt; came out in 2019, followed by &lt;em&gt;bíbí&lt;/em&gt; (2023) and &lt;em&gt;AUX&lt;/em&gt; (2024). His most played tracks — &lt;em&gt;J Lo&lt;/em&gt;, &lt;em&gt;4eva&lt;/em&gt; and &lt;em&gt;Skrjud&lt;/em&gt; — have tens of millions of Spotify streams between them.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Dalyb&lt;/strong&gt; is a Košice native who fundamentally rewrote the rules of the Czech-Slovak rap scene — from his first iconic beats for HAHA Crew and the legendary album &lt;em&gt;Vlna&lt;/em&gt; to international productions for names like 6ix9ine, Yzomandias and the entire domestic top tier.&lt;/p&gt;&lt;p&gt;Dalyb is a byword for constant sonic evolution. As a producer, rapper and visual visionary he keeps pushing the boundaries — from the breakthrough solo record &lt;em&gt;TEEN(R)AGE&lt;/em&gt; through &lt;em&gt;bíbí&lt;/em&gt; to the futuristic album &lt;em&gt;AUX&lt;/em&gt;. His world does not stop at music: with the same passion he puts into beats, he is redefining street fashion and the aesthetics of an entire generation.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdalyb&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S64" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://open.spotify.com/embed/artist/0GZP8QBchHTcjn9jFtLDtK?utm_source=generator</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
@@ -6372,56 +6372,56 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 00:00:00</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 01:00:00</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Gleb&lt;/strong&gt; (vlastným menom Gleb Veselov) je slovenský raper, ktorý sa narodil v Rusku a na Slovensko sa s rodinou presťahoval ako dvojročný. Vyrastal v bratislavskom Ružinove, ktorý sa premietol aj do jeho tvorby.&lt;/p&gt;&lt;p&gt;Jeho zvuk spája klubovú elektroniku s rapom – od grimu cez drum &amp;amp; bass po glitch hop, s výrazným vplyvom britskej scény. Po sérii mixtapov a EP vydal v roku 2017 debut &lt;em&gt;Lavička Pimpin&lt;/em&gt; a s albumom &lt;em&gt;Gauč Storytelling&lt;/em&gt; získal Radio_head Awards 2019 za album roka aj nahrávku roka v kategórii hip hop/rap/R&amp;amp;B. Nasledovali &lt;em&gt;Leto v kufri&lt;/em&gt;, &lt;em&gt;BIG BOY FM&lt;/em&gt;, &lt;em&gt;DLHÁ CESTA DOMOV&lt;/em&gt; a &lt;em&gt;PODOKNAMI&lt;/em&gt;.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Gleb&lt;/strong&gt; sa na scéne etabloval jedinečným štýlom, energiou, autenticitou textov a originálnym zvukom. Na konte má šesť štúdiových albumov a tri sošky Rádiohlava.&lt;/p&gt;&lt;p&gt;V jeho tvorbe vidieť jasný vývoj — od surového, takmer undergroundového rapu z panelákových štvrtí až po profesionálnu produkciu so silným zvukom. Jeho hudba spája klubovú elektroniku s rapom, od grimu cez drum &amp;amp; bass po glitch hop, s výrazným vplyvom britskej scény.&lt;/p&gt;&lt;p&gt;Albumom &lt;em&gt;Gauč Storytelling&lt;/em&gt; získal Radio_head Awards 2019 za album roka aj nahrávku roka v kategórii hip hop/rap/R&amp;amp;B. Naposledy vydal šiesty album &lt;em&gt;PODOKNAMI&lt;/em&gt;, na ktorom hosťuje aj Samey, a potvrdil ním svoje miesto na vrchole slovenskej rapovej scény.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Gleb&lt;/strong&gt; (real name Gleb Veselov) is a Slovak rapper who was born in Russia and moved to Slovakia with his family at the age of two. He grew up in the Bratislava borough of Ružinov, which has shaped his work.&lt;/p&gt;&lt;p&gt;His sound joins club electronica to rap — from grime through drum &amp;amp; bass to glitch hop, with a strong British influence. After a run of mixtapes and EPs he released his debut &lt;em&gt;Lavička Pimpin&lt;/em&gt; in 2017, and his album &lt;em&gt;Gauč Storytelling&lt;/em&gt; won the Radio_head Awards 2019 for both album and recording of the year in the hip hop/rap/R&amp;amp;B category. &lt;em&gt;Leto v kufri&lt;/em&gt;, &lt;em&gt;BIG BOY FM&lt;/em&gt;, &lt;em&gt;DLHÁ CESTA DOMOV&lt;/em&gt; and &lt;em&gt;PODOKNAMI&lt;/em&gt; followed.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Gleb&lt;/strong&gt; established himself on the scene through a distinctive style, energy, authentic lyrics and an original sound. He has six studio albums and three Rádiohlava trophies to his name.&lt;/p&gt;&lt;p&gt;His work shows a clear arc — from raw, near-underground rap out of the housing estates to polished production with a powerful sound. His music joins club electronica to rap, from grime through drum &amp;amp; bass to glitch hop, with a strong British influence.&lt;/p&gt;&lt;p&gt;His album &lt;em&gt;Gauč Storytelling&lt;/em&gt; won the Radio_head Awards 2019 for both album and recording of the year in the hip hop/rap/R&amp;amp;B category. His most recent release, the sixth album &lt;em&gt;PODOKNAMI&lt;/em&gt; featuring Samey, confirmed his place at the top of the Slovak rap scene.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q65" s="0" t="inlineStr">
         <is>
           <t/>
@@ -6469,71 +6469,71 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 01:00:00</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 02:30:00</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;RudeBoys Radio&lt;/strong&gt; je energická trojica DJov – &lt;strong&gt;iamspxnkey&lt;/strong&gt;, &lt;strong&gt;Romski&lt;/strong&gt; a &lt;strong&gt;Otec Mirec&lt;/strong&gt; – ktorá spája klubové pecky s tanečným šialenstvom. Ich sety vedú od UK garage cez hip-hop a house až po afrobeats a vlastné edity; inšpiráciu čerpajú z tanca, rapu, americkej pop kultúry aj z hnutia Soulection.&lt;/p&gt;&lt;p&gt;Odohrali najväčšie slovenské festivaly a kluby vrátane Grape festivalu a Pohody, zahrali si aj v pražskom SaSaZu, hostia mesačné rezidenčné párty v bratislavskom klube Šafko a v roku 2023 boli nominovaní na cenu Esquire Man v kategórii umenie.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;RudeBoys Radio&lt;/strong&gt; je energické DJ trio zo Slovenska, ktoré tvoria &lt;strong&gt;iamspxnkey&lt;/strong&gt;, &lt;strong&gt;Romski&lt;/strong&gt; a &lt;strong&gt;Otec Mirec&lt;/strong&gt;. Ich hudobný vkus formovalo tanečné zázemie, rap, americká popkultúra a vplyv hnutia Soulection. Vo svojich setoch prirodzene prepájajú hip-hop, house, UK garage, afrobeats a originálne edity známych skladieb.&lt;/p&gt;&lt;p&gt;Ich párty sa stali legendárnymi vďaka jedinečnej kombinácii energie, tanca a nečakaného mixu žánrov. Odohrali najväčšie slovenské podujatia — od hlavných pódií festivalov Grape a Pohoda cez blockparty Grossblock, kde s nimi tancovalo 1 500 ľudí, až po pražské SaSaZu. V roku 2023 boli nominovaní na cenu Esquire Man v kategórii umenie.&lt;/p&gt;&lt;p&gt;Každý mesiac hostia vlastnú rezidenčnú párty v klube Šafko v srdci Bratislavy, kde prinášajú nové koncepty a ukazujú, že clubbing a hudba sú zážitok.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;RudeBoys Radio&lt;/strong&gt; is an energetic DJ trio — &lt;strong&gt;iamspxnkey&lt;/strong&gt;, &lt;strong&gt;Romski&lt;/strong&gt; and &lt;strong&gt;Otec Mirec&lt;/strong&gt; — pairing club bangers with dancefloor madness. Their sets run from UK garage through hip-hop and house to afrobeats and their own edits, drawing on dancing, rap, American pop culture and the Soulection movement.&lt;/p&gt;&lt;p&gt;They have played the biggest Slovak festivals and clubs, including Grape festival and Pohoda, as well as Prague’s SaSaZu; they host a monthly residency at Bratislava’s Šafko club and were nominated for an Esquire Man 2023 award in the art category.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;RudeBoys Radio&lt;/strong&gt; is a high-energy DJ trio from Slovakia made up of &lt;strong&gt;iamspxnkey&lt;/strong&gt;, &lt;strong&gt;Romski&lt;/strong&gt; and &lt;strong&gt;Otec Mirec&lt;/strong&gt;. Their taste was shaped by a dancing background, rap, American pop culture and the Soulection movement, and their sets blend hip-hop, house, UK garage, afrobeats and their own edits.&lt;/p&gt;&lt;p&gt;Their parties became legendary for the combination of energy, dancing and unexpected genre crossovers. They have played the biggest Slovak events — from the main stages of Grape and Pohoda festivals through the Grossblock block party, where 1,500 people danced with them, to Prague&amp;rsquo;s SaSaZu. In 2023 they were nominated for an Esquire Man award in the art category.&lt;/p&gt;&lt;p&gt;Every month they run their residency at Šafko club in the heart of Bratislava, bringing new concepts and showing that clubbing and music are an experience.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.instagram.com/rudeboys.radio</t>
+          <t xml:space="preserve">https://www.instagram.com/rudeboys.radio/</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q66" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Frudeboys-radio&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="inlineStr">
@@ -6566,71 +6566,71 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 17:00:00</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 19:00:00</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;ShoutOut2Niki&lt;/strong&gt; je DJský projekt z bratislavskej klubovej scény, ktorý sa pohybuje v tvrdších polohách tanečnej hudby – hard house, hard trance a rýchle klubové tempo.&lt;/p&gt;&lt;p&gt;Vlastnú sériu mixov &lt;em&gt;THRUSTDAY&lt;/em&gt; vydáva na SoundCloude, hral na akciách ako Ear-Gasmic afterparty či Tranceylvania v Bratislave a na viedenskej DECIBELLES.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;ShoutOut2Niki&lt;/strong&gt; je energické dievčenské DJ duo z Bratislavy, známe svojimi vysoko energickými setmi, v ktorých spája hard trance, trance, eurodance a techno.&lt;/p&gt;&lt;p&gt;V roku 2023 vyhralo súťaž Beats For Love DJ contest, čo bol veľký míľnik v ich ceste. Na každý parket prinášajú čistú rave energiu a nostalgickú eufóriu. Odohrali sety v niekoľkých domácich kluboch a naďalej budujú svoju pozíciu na pódiu aj online — cez Instagram, TikTok, YouTube a SoundCloud zdieľajú svoje sety a energiu s rastúcou komunitou fanúšikov tanečnej hudby.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;ShoutOut2Niki&lt;/strong&gt; is a DJ project from the Bratislava club scene working in the harder end of dance music — hard house, hard trance and fast club tempos.&lt;/p&gt;&lt;p&gt;The &lt;em&gt;THRUSTDAY&lt;/em&gt; mix series lands on SoundCloud, and the project has played nights such as the Ear-Gasmic afterparty and Tranceylvania in Bratislava, and DECIBELLES in Vienna.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;ShoutOut2Niki&lt;/strong&gt; is an electrifying female DJ duo from Bratislava, known for high-energy sets that fuse hard trance, trance, eurodance and techno.&lt;/p&gt;&lt;p&gt;They won the Beats For Love DJ contest in 2023, a big milestone in their journey, and bring pure rave energy and nostalgic euphoria to every dancefloor they play. They have performed in a number of local clubs and keep building their presence both on stage and online, sharing their sets and energy through Instagram, TikTok, YouTube and SoundCloud with a growing community of dance music lovers.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://www.instagram.com/shoutout2niki_dj</t>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q67" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fshoutout2niki&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="inlineStr">
@@ -6760,91 +6760,91 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 21:15:00</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-09 22:15:00</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;D.K.O&lt;/strong&gt; je producent a DJ z Bratislavy zameraný na house, tech a bass. Jeho skladby podporili mená ako MEDUZA, James Hype, Max Styler či Loud Luxury a ako DJ hral po boku Jamesa Hypea, MEDUZY, Lilly Palmer, KREAM, ACRAZE, Jorisa Voorna alebo Martina Solveiga.&lt;/p&gt;&lt;p&gt;V roku 2023 vyhral česko-slovenskú súťaž DJ NO.1 s TV Óčko a odohral set na Ibize, v Bass Awards CZ/SK 2025 získal titul najpopulárnejšieho house producenta. Je súčasťou domáceho labelu MYBEAT a jeho house plavieb po Dunaji.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;D.K.O&lt;/strong&gt; je 28-ročný producent a DJ z Bratislavy. Počas piatich rokov aktívnej kariéry dosiahol pozoruhodné míľniky — jeho skladby podporili mená ako ANYMA, SOLOMUN, MEDUZA, Max Styler, Dany Avilla, DONT BLINK či Loud Luxury a jedna zaznela aj v Afterlife sete OLYMPE v mexickom Tulume.&lt;/p&gt;&lt;p&gt;Ako DJ supportoval globálne ikony ako James Hype, MEDUZA, Lilly Palmer, GENESI, KREAM, ACRAZE, Joris Voorn, Martin Solveig, Riva Starr či AVAION a vystúpil na bratislavskej zastávke ULTRA SPLIT. Je súčasťou domáceho labelu MYBEAT, ktorý stojí za ikonickými house plavbami po Dunaji, aj globálnej platformy Loudlife.eu.&lt;/p&gt;&lt;p&gt;V roku 2023 vyhral česko-slovenskú súťaž DJ NO.1 v spolupráci s TV Óčko a vďaka nej odohral sety na Ibize v podnikoch ako Hard Rock Hotel, ITACA či VYBE. V roku 2025 bol v ankete Bass Awards CZ/SK zvolený za najpopulárnejšieho house producenta a v kategórii DJ obsadil druhý rok po sebe 2. miesto.&lt;/p&gt;&lt;p&gt;Jeho zvuk je fúziou groovy tech housu, indie dance a dotykov techna — výrazný rukopis, ktorý sa tiahne celými jeho setmi.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;D.K.O&lt;/strong&gt; is a producer and DJ from Bratislava focused on house, tech and bass. His tracks have been supported by MEDUZA, James Hype, Max Styler and Loud Luxury, and as a DJ he has shared line-ups with James Hype, MEDUZA, Lilly Palmer, KREAM, ACRAZE, Joris Voorn and Martin Solveig.&lt;/p&gt;&lt;p&gt;In 2023 he won the Czech-Slovak DJ NO.1 competition with TV Óčko and played Ibiza, and at the Bass Awards CZ/SK 2025 he took the title of most popular house producer. He is part of the local MYBEAT label and its house cruises on the Danube.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;D.K.O&lt;/strong&gt; is a 28-year-old producer and DJ hailing from Bratislava. Over five active years he has hit remarkable milestones — his tracks have been supported by ANYMA, SOLOMUN, MEDUZA, Max Styler, Dany Avilla, DONT BLINK and Loud Luxury, and one featured in OLYMPE&amp;rsquo;s Afterlife set in Tulum, Mexico.&lt;/p&gt;&lt;p&gt;As a DJ he has supported global icons including James Hype, MEDUZA, Lilly Palmer, GENESI, KREAM, ACRAZE, Joris Voorn, Martin Solveig, Riva Starr and AVAION, and performed at the ULTRA SPLIT stop in Bratislava. He is an integral part of the local label MYBEAT, known for its iconic house cruises on the Danube, and of the global platform Loudlife.eu.&lt;/p&gt;&lt;p&gt;In 2023 he won the Czech-Slovak DJ NO.1 competition with TV Óčko, earning a run of Ibiza shows at venues such as Hard Rock Hotel, ITACA and VYBE. In 2025 he was voted the most popular house producer in the Bass Awards CZ/SK poll and placed 2nd in the DJ category for the second year running.&lt;/p&gt;&lt;p&gt;His sound is a fusion of groovy tech house, indie dance and touches of techno — a distinctive signature that runs through all his sets.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.facebook.com/DKOmusicc/</t>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://www.instagram.com/dko_music/</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdj-d-k-o&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://open.spotify.com/embed/artist/5Vuj2ROxP4q8CP4VYbM503?utm_source=generator</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">EM G B2B Adam Lavier</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">EM G B2B Adam Lavier</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
@@ -6857,71 +6857,71 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-10 00:00:00</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-10 01:30:00</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Adam Lavier&lt;/strong&gt; je slovenský technový DJ a producent, ktorý sa pohybuje v polohách peak-time/driving, acid a hard techna. Hral v bratislavskom klube Ministry of Fun, na festivale Tech Essence aj po boku mien ako Lilly Palmer či H! DUDE.&lt;/p&gt;&lt;p&gt;Jeho skladby vyšli na labeloch AUTEKTONE a Acid Mind Recordings – k tým najhranejším patria &lt;em&gt;Dark Future&lt;/em&gt;, &lt;em&gt;Godzilla&lt;/em&gt; a &lt;em&gt;Galactic Pulse&lt;/em&gt;. S &lt;strong&gt;EM G&lt;/strong&gt; tvorí zohratú dvojicu, spoločný set odohrali napríklad na Tech Essence x Paradise Open Air.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;EM G&lt;/strong&gt; začala s technom v kluboch pred viac ako šiestimi rokmi. Od roku 2021 buduje vlastný koncept eventov &lt;strong&gt;Techno Rave&lt;/strong&gt;, ktorý zo Zlatých Moraviec dostala do viacerých slovenských klubov, a pod tou istou značkou organizuje aj eventy &lt;strong&gt;Egalité&lt;/strong&gt;, ktorých myšlienkou je umožniť ľuďom zažiť rave zadarmo.&lt;/p&gt;&lt;p&gt;V ankete Bass Awards obsadila v roku 2023 prvé miesto medzi slovenskými DJkami. Supportovala mená ako SLVL, Omaks, Caravel, H! Dude, Nusha či Denis Dekay. Obľubuje rýchlejšie tempo (150–160 BPM), hard techno a schranz, v roku 2025 naskočila na vlnu hard trance, hard dance a bounce.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Adam Lavier&lt;/strong&gt; je 23-ročný technový DJ a producent, ktorý sa presadil na niekoľkých prestížnych labeloch — skladba &lt;em&gt;Dark Future&lt;/em&gt; vyšla na Acid Mind Recordings, &lt;em&gt;Aligator&lt;/em&gt; na talianskom Autektone, kde spolupracoval na EP s renomovaným T78.&lt;/p&gt;&lt;p&gt;Je rezidentom festivalu Tech Essence, predstavil svoj guest mix na londýnskom Data Transmission a hral v Ministry of Fun, klube na 59. mieste rebríčka DJ MAG. Počas kariéry supportoval mená ako Dyen, Caravel, Lilly Palmer, H! Dude či Marco Leckbert.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;Adam Lavier&lt;/strong&gt; is a Slovak techno DJ and producer working in peak-time/driving, acid and hard techno. He has played Bratislava’s Ministry of Fun, the Tech Essence festival and line-ups alongside names such as Lilly Palmer and H! DUDE.&lt;/p&gt;&lt;p&gt;His tracks have come out on AUTEKTONE and Acid Mind Recordings — &lt;em&gt;Dark Future&lt;/em&gt;, &lt;em&gt;Godzilla&lt;/em&gt; and &lt;em&gt;Galactic Pulse&lt;/em&gt; among the most played. He and &lt;strong&gt;EM G&lt;/strong&gt; are a well-drilled pairing, having played together at Tech Essence x Paradise Open Air.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;EM G&lt;/strong&gt; started playing techno in clubs more than six years ago. Since 2021 she has been building her own event concept, &lt;strong&gt;Techno Rave&lt;/strong&gt;, which she took from her home town of Zlaté Moravce into clubs across Slovakia, and under the same banner she runs &lt;strong&gt;Egalité&lt;/strong&gt; events built on the idea of letting people experience a rave for free.&lt;/p&gt;&lt;p&gt;In the 2023 Bass Awards poll she placed first among Slovak female DJs. She has supported names such as SLVL, Omaks, Caravel, H! Dude, Nusha and Denis Dekay. She favours faster tempos (150–160 BPM), hard techno and schranz, and in 2025 moved into hard trance, hard dance and bounce.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Adam Lavier&lt;/strong&gt; is a 23-year-old techno DJ and producer who has gained recognition on several prestigious labels — his track &lt;em&gt;Dark Future&lt;/em&gt; came out on Acid Mind Recordings, while &lt;em&gt;Aligator&lt;/em&gt; was released on the Italian label Autektone, where he collaborated on an EP with the renowned T78.&lt;/p&gt;&lt;p&gt;He is a resident of the Tech Essence festival, presented a guest mix on London&amp;rsquo;s Data Transmission, and has played Ministry of Fun, ranked #59 in the DJ MAG club poll. Over his career he has supported Dyen, Caravel, Lilly Palmer, H! Dude and Marco Leckbert, among others.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">https://www.instagram.com/emg_djane/</t>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fbookingadamlavier&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S70" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://open.spotify.com/embed/artist/1gnJlQ2xUi6Mnl8eDzrOdC?utm_source=generator</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="inlineStr">
@@ -6954,89 +6954,186 @@
           <t xml:space="preserve">48.2020882</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17.1894412</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-10 01:30:00</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-10 03:00:00</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;MVTTHEW&lt;/strong&gt; je DJ z Detvy, kde v roku 2018 rozbehol vlastnú sériu akcií Feel the Bass. Dnes má rezidenciu v bratislavskom Aldea Clube, kde spája techno s historickým aj moderným vizuálnym umením.&lt;/p&gt;&lt;p&gt;Nedeľnú noc na IQOS Curious City stage uzatvára b2b setom s &lt;strong&gt;DAJANOU&lt;/strong&gt;.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Ich spoločná vášeň pre techno prerástla do partnerskej aj hudobnej spolupráce. &lt;strong&gt;Mvtthew&lt;/strong&gt; a &lt;strong&gt;Dajana&lt;/strong&gt; tvoria etablované hard techno duo, ktoré si výborne rozumie nielen za DJ pultom, ale aj mimo neho.&lt;/p&gt;&lt;p&gt;Spolu hrávajú už viac než rok a počas tohto obdobia odohrali sety v popredných kluboch ako Ministry of Fun, Aldea Club či Radosť. Za zmienku stoja aj ich energické closing sety po menách ako Novah a KLOUD. Nedeľnú noc na IQOS Curious City stage uzatvárajú poldruhahodinovým b2b setom.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;strong&gt;MVTTHEW&lt;/strong&gt; is a DJ from Detva, where he started his own Feel the Bass event series in 2018. Today he holds a residency at Bratislava’s Aldea Club, fusing techno with historical and modern visual art.&lt;/p&gt;&lt;p&gt;He closes the Sunday night on the IQOS Curious City stage back-to-back with &lt;strong&gt;DAJANA&lt;/strong&gt;.&lt;/p&gt;</t>
+          <t xml:space="preserve">&lt;p&gt;Their shared passion for techno grew into both a relationship and a musical partnership. &lt;strong&gt;Mvtthew&lt;/strong&gt; and &lt;strong&gt;Dajana&lt;/strong&gt; are an established hard techno duo who understand each other as well off the decks as behind them.&lt;/p&gt;&lt;p&gt;They have been playing together for over a year, with sets at leading clubs including Ministry of Fun, Aldea Club and Radosť, plus high-energy closing sets after names like Novah and KLOUD. They close the Sunday night on the IQOS Curious City stage with a 90-minute back-to-back set.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdjmvtthewsk&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
         </is>
       </c>
       <c r="R71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Absolut Electronic stage</t>
+        </is>
+      </c>
+      <c r="B72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Absolut Electronic stage</t>
+        </is>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WØLF</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WØLF</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/artists/wolf/CLEAN/1920x1080-WOLF.jpg</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.2020882</t>
+        </is>
+      </c>
+      <c r="G72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.1894412</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 17:00:00</t>
+        </is>
+      </c>
+      <c r="J72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-08 18:00:00</t>
+        </is>
+      </c>
+      <c r="K72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Niektorí DJ-i si svoj hudobný smer nájdu hneď na začiatku. WØLF ho hľadal viac ako dvadsať rokov.&lt;/p&gt;&lt;p&gt;Od roku 2001 prešiel množstvom elektronických žánrov – od energického techna cez house až po komerčnejšie štýly. Každé vystúpenie, každá krajina a každý hudobný zážitok ho však privádzali bližšie k tomu, čo dnes považuje za svoj skutočný domov – organic house.&lt;/p&gt;&lt;p&gt;Počas rokov 2013 až 2015 vystupoval po celom svete pod projektom PHNTM, s ktorým odohral sety na Ultra Music Festival v Miami aj Chorvátsku, ale vystúpil aj v Japonsku, Mexiku a na ďalších svetových pódiách.&lt;/p&gt;&lt;p&gt;Pre WØLFa nie je organic house len hudobný žáner. Je to priestor, v ktorom sa stretávajú emócie, melódie a energia spôsobom, aký v hudbe dovtedy nezažil. Jeho sety nie sú postavené na okamžitých hitoch, ale na postupnom budovaní atmosféry, ktorá dokáže poslucháča preniesť do úplne iného sveta.&lt;/p&gt;&lt;p&gt;Inšpirovaný umelcami ako Sébastien Léger či Roy Rosenfeld prinesie na LOVESTREAM Festival emotívnu cestu plnú organických melódií, hypnotických grooveov a hudby, ktorá sa viac cíti srdcom než počúva ušami.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="L72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">&lt;p&gt;Some DJs find their musical direction right from the start. WØLF spent more than twenty years searching for his.&lt;/p&gt;&lt;p&gt;Since 2001, he has explored a wide range of electronic genres – from energetic techno to house to more commercial styles. However, every performance, every country, and every musical experience brought him closer to what he now considers his true home – organic house.&lt;/p&gt;&lt;p&gt;From 2013 to 2015, he performed around the world under the PHNTM project, playing sets at the Ultra Music Festival in Miami and Croatia, as well as in Japan, Mexico, and on other stages around the globe.&lt;/p&gt;&lt;p&gt;For WØLF, organic house is more than just a musical genre. It’s a space where emotions, melodies, and energy converge in a way he had never experienced in music before. His sets aren’t built on instant hits, but on gradually building an atmosphere that can transport the listener to a completely different world.&lt;/p&gt;&lt;p&gt;Inspired by artists such as Sébastien Léger and Roy Rosenfeld, he will bring an emotional journey to the LOVESTREAM Festival, filled with organic melodies, hypnotic grooves, and music that is felt with the heart more than heard with the ears.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q72" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://w.soundcloud.com/player/?url=https%3A%2F%2Fsoundcloud.com%2Fdjwolf97&amp;color=%23ff5500&amp;auto_play=false&amp;hide_related=false&amp;show_comments=true&amp;show_user=true&amp;show_reposts=false&amp;show_teaser=true</t>
+        </is>
+      </c>
+      <c r="R72" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="80" customWidth="1"/>
     <col min="4" max="4" width="40" customWidth="1"/>
     <col min="5" max="5" width="80" customWidth="1"/>
   </cols>
@@ -7064,245 +7161,245 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">TextEN</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Kedy sa koná LOVESTREAM Festival 2026?</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;LOVESTREAM festival potrvá od 7. do 9. augusta 2026.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">When does LOVESTREAM Festival 2026 take place?</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;LOVESTREAM festival will last from August 7 to 9, 2026.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Kde sa koná LOVESTREAM Festival 2026?</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Staré letisko Vajnory, Bratislava.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">Where does LOVESTREAM Festival 2026 take place?</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;Old Airport Vajnory, Bratislava.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Kedy otvárame brány?</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Brány festivalu sa otvárajú v piatok 7. augusta od 13:00. Areál je otvorený do 03:00 nasledujúceho dňa.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">When do we open the gates?</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;The festival gates open on Friday, August 7 at 13:00. The area is open until 03:00 the following day.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Čo ma čaká pri vstupe do areálu festivalu?</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Pri vstupe do areálu budú všetci návštevníci podrobení bezpečnostnej kontrole. Všetci návštevníci dostanú po preukázaní platnej vstupenky pri príchode na festival festivalový náramok s QR kódom. Pre umožnenie vstupu a zotrvanie v areáli festivalu je návštevník povinný mať náramok po celý čas trvania festivalu na ruke. S týmto náramkom môže návštevník kedykoľvek vchádzať a vychádzať z areálu.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">What awaits me at the entrance to the festival area?</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;At the entrance to the area, all visitors will undergo a security check. All visitors will receive a festival wristband with QR code upon presenting a valid ticket when arriving at the festival. To enable entry and staying in the festival area, the visitor is required to wear the wristband on their hand for the entire duration of the festival. With this wristband, the visitor can enter and exit the area at any time.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Čo mám zakázané priniesť do areálu festivalu?</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Drogy, toxické a omamné látky, sklené nádoby, plechovky, plastové fľaše, výbušné látky - trhaviny, pyrotechnika, zbrane - strelné, sečné, nože, nožnice, záznamové zariadenia a to dátové, obrazové a zvukové (s výnimkou mobilného telefónu), dáždniky, párty stany, skladacie stoličky, nadrozmerná batožina (max rozmer veľkosť A3/13L), bicykle, kolobežky, longboard/skateboard, teleskopické tyče, vrátane selfie tyčí, laserové ukazovátka.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Ďalej je účastníkom festivalu zakázané:&lt;/p&gt;&lt;ol&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Vylepovať a rozdávať akékoľvek propagačné materiály, či vykonávať iné marketingové aktivity bez povolenia organizátora&lt;/li&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Fotografovať a vytvárať zvukové a obrazové záznamy profesionálnou technikou (Fotografovanie je povolené iba vopred akreditovaným fotografom)&lt;/li&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Liezť či preliezať stavby a zariadenia v priestore akcie - fasády, ploty, steny, stĺpy, strechy a iné konštrukcie&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Bezpečnostná služba má právo vykázať z areálu neautorizovaných predajcov, osoby narušujúce pokojný priebeh festivalu a návštevníkov bez platného identifikačného náramku.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">What am I forbidden to bring into the festival area?</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;Drugs, toxic and narcotic substances, glass containers, cans, plastic bottles, explosive substances - explosives, pyrotechnics, weapons - firearms, cutting weapons, knives, scissors, recording devices including data, image and sound recording devices (except mobile phones), umbrellas, party tents, folding chairs, oversized luggage (max size A3/13L), bicycles, scooters, longboard/skateboard, telescopic poles including selfie sticks, laser pointers.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Furthermore, festival participants are prohibited from:&lt;/p&gt;&lt;ol&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Posting and distributing any promotional materials or performing other marketing activities without organizer permission&lt;/li&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Photographing and creating audio and video recordings with professional equipment (Photography is only allowed for pre-accredited photographers)&lt;/li&gt;&lt;li data-list="bullet"&gt;&lt;span class="ql-ui" contenteditable="false"&gt;&lt;/span&gt;Climbing or scaling buildings and facilities in the event space - facades, fences, walls, poles, roofs and other structures&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Security has the right to expel unauthorized vendors, persons disrupting the peaceful course of the festival, and visitors without valid identification wristbands from the area.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Môžem si priniesť vlastné jedlo a nápoje?</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Na festival je z bezpečnostných dôvodov zakázané vnášať vlastné nápoje a jedlo akéhokoľvek množstva.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">Can I bring my own food and drinks?</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;For security reasons, it is forbidden to bring your own drinks and food of any quantity to the festival.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Je na festival povolený vstup so zvieraťom?</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Na festival je z bezpečnostných dôvodov zakázané vstupovať so psami a inými zvieratami s výnimkou asistenčných psov zdravotne postihnutých osôb.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">Is entry to the festival allowed with animals?</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;For security reasons, entry to the festival with dogs and other animals is prohibited, except for assistance dogs for disabled persons.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Čo s batožinou počas festivalu?</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Do areálu nie je možné priniesť batožinu, na to je určená úschovňa batožiny. Povolený rozmer pre vstup do areálu je max veľkosť do A3. Z dôvodu bezpečnosti nie je dovolené priniesť do areálu dáždnik. Ak chcete mať svoje veci v bezpečí, môžete si zakúpiť uzamykateľnú Lock-Inn skrinku. Počet skriniek je limitovaný.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">What about luggage during the festival?</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;It is not possible to bring luggage into the area, there is a luggage storage for that purpose. The permitted size for entry to the area is max A3 size. For security reasons, umbrellas are not allowed in the area. If you want to keep your belongings safe, you can purchase a lockable Lock-Inn locker. The number of lockers is limited.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Stratil som e-mail s lístkami / potrebujem zmenu, vrátenie, upgrade alebo poistenie.</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Tieto požiadavky vybavuje predajca: Ticketportal (&lt;a href="mailto:help@ticketportal.sk" rel="noopener noreferrer" target="_blank" style="color: rgb(43, 43, 111);"&gt;help@ticketportal.sk&lt;/a&gt;) alebo NFCtron/Hometicket (&lt;a href="mailto:info@nfctron.com" rel="noopener noreferrer" target="_blank" style="color: rgb(43, 43, 111);"&gt;info@nfctron.com&lt;/a&gt;). Priložte potvrdenie o platbe a e-mail z objednávky.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Stratil som e-mail s lístkami / potrebujem zmenu, vrátenie, upgrade alebo poistenie.</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
@@ -7415,83 +7512,83 @@
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Yes, access is via the main entrance, with a designated platform for visitors with limited mobility and wheelchair-accessible restrooms.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Sú v kempe sprchy, toalety a pitná voda?</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Kempingové zóny majú toalety, sprchy a stráženie; pitná voda je v areáli. Pri Free Land sú mobilné toalety a platená sprcha.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">Are there showers, restrooms, and drinking water at the campground?</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;The camping zones have restrooms, showers, and security; drinking water is available on-site. At Free Land, there are portable restrooms and a paid shower.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Hľadáte brigádnikov/dobrovoľníkov?</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">&lt;p&gt;Napíšte na &lt;a href="mailto:dobrovolnici@lovestream.sk" rel="noopener noreferrer" target="_blank" style="color: rgb(43, 43, 111);"&gt;dobrovolnici@lovestream.sk&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">Are you looking for part-time workers or volunteers?</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t xml:space="preserve">&lt;p&gt;Email us at &lt;a href="mailto:dobrovolnici@lovestream.s" rel="noopener noreferrer" target="_blank"&gt;dobrovolnici@lovestream.s&lt;/a&gt;k.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Ako funguje vstup do areálu a jeho opustenie?</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Všetci návštevníci dostanú po preukázaní platnej vstupenky pri príchode na festival festivalový náramok s QR kódom, ktorý je neprenosný. Pre umožnenie vstupu a zotrvanie v areáli festivalu ste povinný mať náramok po celý čas trvania festivalu na ruke. S týmto náramkom môžete vchádzať a vychádzať z areálu kedykoľvek. Náramok odovzdáte až po skončení celého festivalu alebo vášho festivalového dňa.</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">How does entry to and exit from the area work?</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
@@ -8424,169 +8521,169 @@
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://www.facebook.com/beefeaterginsk</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/beefeater.png</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Hlavní partneri</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Legia Fitness</t>
+          <t xml:space="preserve">Cotton Garments</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.legia.fitness/</t>
+          <t xml:space="preserve">https://www.cottongarments.eu/</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/legiafitness.png</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/cotton_garments.png</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Partneri</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pringles</t>
+          <t xml:space="preserve">Legia Fitness</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.pringles.com/centraleurope/en/home.html</t>
+          <t xml:space="preserve">https://www.legia.fitness/</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/pringles.png</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/legiafitness.png</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Partneri</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Schaer</t>
+          <t xml:space="preserve">Pringles</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.schaer.com/sk-sk/produkty</t>
+          <t xml:space="preserve">https://www.pringles.com/centraleurope/en/home.html</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/schaer.png</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/pringles.png</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Partneri</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tamburi</t>
+          <t xml:space="preserve">Schaer</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://www.tamburi.sk/</t>
+          <t xml:space="preserve">https://www.schaer.com/sk-sk/produkty</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/tamburi.png</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/schaer.png</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Partneri</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Travel to Slovakia</t>
+          <t xml:space="preserve">Tamburi</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://slovakia.travel/</t>
+          <t xml:space="preserve">https://www.tamburi.sk/</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/traveltoslovakia.png</t>
+          <t xml:space="preserve">https://lovestream.sk/media/2026/img/partners/tamburi.png</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Partneri</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">enabled</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">O2 Business</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://business.o2.sk/sluzby</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">