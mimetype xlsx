--- v0 (2026-08-03)
+++ v1 (2026-10-04)
@@ -206,687 +206,687 @@
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Coca-Cola Studio Stage</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">OLLY vs. LYUGIN</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">https://lovestream.sk/umelec/olly-vs-lyugin</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">17:00 – 19:00</t>
+          <t xml:space="preserve">17:30 – 18:30</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">IQOS Curious City stage</t>
+          <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEIBEN B2B MSG</t>
+          <t xml:space="preserve">Nico Santos</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/seiben-b2b-msg</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/nico-santos</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">17:30 – 18:30</t>
+          <t xml:space="preserve">18:00 – 19:00</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Main stage</t>
+          <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nico Santos</t>
+          <t xml:space="preserve">TYSKER</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/nico-santos</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/tysker</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">18:00 – 19:00</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Absolut Electronic stage</t>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">TYSKER</t>
+          <t xml:space="preserve">DANIU vs. ROMIE</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/tysker</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/daniu-vs-romie</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">18:00 – 19:00</t>
+          <t xml:space="preserve">19:00 – 20:00</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+          <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">DANIU vs. ROMIE</t>
+          <t xml:space="preserve">ELSY B2B DRAHOSH</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/daniu-vs-romie</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/drahosh-b2b-elsy</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">19:00 – 20:00</t>
+          <t xml:space="preserve">19:00 – 20:15</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Absolut Electronic stage</t>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELSY B2B DRAHOSH</t>
+          <t xml:space="preserve">PATTAN vs. TIAN</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/drahosh-b2b-elsy</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/pattan-vs-tian</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">19:00 – 20:15</t>
+          <t xml:space="preserve">19:00 – 20:00</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+          <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">PATTAN vs. TIAN</t>
+          <t xml:space="preserve">HUMLA</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/pattan-vs-tian</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/humla</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">19:00 – 20:00</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">IQOS Curious City stage</t>
+          <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">HUMLA</t>
+          <t xml:space="preserve">John Newman</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/humla</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/john-newman</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">19:00 – 20:00</t>
+          <t xml:space="preserve">20:00 – 20:55</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Main stage</t>
+          <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">John Newman</t>
+          <t xml:space="preserve">THE DEEP DJS</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/john-newman</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/the-deep-djs</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">20:00 – 20:55</t>
+          <t xml:space="preserve">20:00 – 21:00</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Absolut Electronic stage</t>
+          <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">THE DEEP DJS</t>
+          <t xml:space="preserve">Jimmy Pé</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/the-deep-djs</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/jimmy-pe</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">20:00 – 21:00</t>
+          <t xml:space="preserve">20:10 – 20:30</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">IQOS Curious City stage</t>
+          <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jimmy Pé</t>
+          <t xml:space="preserve">RDS ART Group</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/jimmy-pe</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/rds-art-group</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">20:10 – 20:30</t>
+          <t xml:space="preserve">20:15 – 21:45</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Main stage</t>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">RDS ART Group</t>
+          <t xml:space="preserve">MARSY vs. PMDR</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/rds-art-group</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/marsy-vs-pmdr</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">20:15 – 21:45</t>
+          <t xml:space="preserve">21:00 – 22:30</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+          <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARSY vs. PMDR</t>
+          <t xml:space="preserve">MEDUZA³</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/marsy-vs-pmdr</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/meduza</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-07</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">21:00 – 22:30</t>
+          <t xml:space="preserve">23:00 – 00:00</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDUZA³</t>
+          <t xml:space="preserve">Bebe Rexha</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/meduza</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/bebe-rexha</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-07</t>
+          <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">23:00 – 00:00</t>
+          <t xml:space="preserve">00:10 – 01:40</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Main stage</t>
+          <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bebe Rexha</t>
+          <t xml:space="preserve">KOROLOVA</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/bebe-rexha</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/korolova</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">00:10 – 01:40</t>
+          <t xml:space="preserve">00:10 – 01:30</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Absolut Electronic stage</t>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">KOROLOVA</t>
+          <t xml:space="preserve">ELLIE LYN vs. THE HIVE BROTHERS</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/korolova</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/ellie-lyn-vs-the-hive-brothers</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">00:10 – 01:30</t>
+          <t xml:space="preserve">00:10 – 01:15</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+          <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELLIE LYN vs. THE HIVE BROTHERS</t>
+          <t xml:space="preserve">Laci Strike Countdown</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/ellie-lyn-vs-the-hive-brothers</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/laci-strike-countdown</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">00:10 – 01:15</t>
+          <t xml:space="preserve">01:30 – 03:00</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">IQOS Curious City stage</t>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laci Strike Countdown</t>
+          <t xml:space="preserve">PROGREZ vs. SAIDORSEN</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/laci-strike-countdown</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/progrez-vs-saidorsen</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">01:30 – 03:00</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+          <t xml:space="preserve">IQOS Curious City stage</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROGREZ vs. SAIDORSEN</t>
+          <t xml:space="preserve">C:RCLE B2B SUBRAIN</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/progrez-vs-saidorsen</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/crcle-b2b-subrain</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">01:30 – 03:00</t>
+          <t xml:space="preserve">01:40 – 03:00</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">IQOS Curious City stage</t>
+          <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">C:RCLE B2B SUBRAIN</t>
+          <t xml:space="preserve">Plastik Funk B2B Dominik Gehringer</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/crcle-b2b-subrain</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/plastik-funk-b2b-dominik-gehringer</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">01:40 – 03:00</t>
+          <t xml:space="preserve">13:30 – 15:00</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Plastik Funk B2B Dominik Gehringer</t>
+          <t xml:space="preserve">ODARA</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/plastik-funk-b2b-dominik-gehringer</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/odara</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">13:30 – 15:00</t>
+          <t xml:space="preserve">15:00 – 17:00</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Absolut Electronic stage</t>
+          <t xml:space="preserve">Coca-Cola Studio Stage</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">ODARA</t>
+          <t xml:space="preserve">LAVRA vs. PABLIK</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/odara</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/lavra-vs-pablik</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">15:00 – 17:00</t>
+          <t xml:space="preserve">15:00 – 16:00</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Coca-Cola Studio Stage</t>
+          <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAVRA vs. PABLIK</t>
+          <t xml:space="preserve">SKIY</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/lavra-vs-pablik</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/skiy</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">15:00 – 16:00</t>
+          <t xml:space="preserve">16:00 – 17:00</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Main stage</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKIY</t>
+          <t xml:space="preserve">MAIREE</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/skiy</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/mairee</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">16:00 – 17:00</t>
+          <t xml:space="preserve">17:00 – 18:00</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Main stage</t>
+          <t xml:space="preserve">Absolut Electronic stage</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAIREE</t>
+          <t xml:space="preserve">WØLF</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://lovestream.sk/umelec/mairee</t>
+          <t xml:space="preserve">https://lovestream.sk/umelec/wolf</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-08</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">17:00 – 18:00</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Coca-Cola Studio Stage</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMYA vs. NDEFINED</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">